--- v0 (2025-10-15)
+++ v1 (2026-06-13)
@@ -117,51 +117,51 @@
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ASKET</w:t>
       </w:r>
       <w:r w:rsidR="00CA5D13" w:rsidRPr="002171D5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> 87</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4C39A683" w14:textId="77777777" w:rsidR="00CA5D13" w:rsidRPr="002171D5" w:rsidRDefault="00CA5D13" w:rsidP="00CA5D13">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7C87ACDE" w14:textId="56F2406C" w:rsidR="00CA5D13" w:rsidRPr="002171D5" w:rsidRDefault="00CA5D13" w:rsidP="00CA5D13">
+    <w:p w14:paraId="7C87ACDE" w14:textId="55F61402" w:rsidR="00CA5D13" w:rsidRPr="002171D5" w:rsidRDefault="00CA5D13" w:rsidP="00CA5D13">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002171D5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Adresse du représentant : </w:t>
       </w:r>
       <w:r w:rsidRPr="002171D5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
@@ -175,51 +175,71 @@
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>OUDRIER</w:t>
       </w:r>
       <w:r w:rsidRPr="002171D5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">                                          Animation Feytiat Basket 87</w:t>
       </w:r>
       <w:r w:rsidRPr="002171D5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:br/>
-        <w:t xml:space="preserve">                                          3 rue Jacques B</w:t>
+        <w:t xml:space="preserve">                                          3</w:t>
+      </w:r>
+      <w:r w:rsidR="003630DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002171D5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> rue Jacques B</w:t>
       </w:r>
       <w:r w:rsidR="004D310F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>rel</w:t>
       </w:r>
       <w:r w:rsidRPr="002171D5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">                                          87220 F</w:t>
       </w:r>
       <w:r w:rsidR="004D310F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
@@ -319,180 +339,228 @@
           <w:bCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>PERSONNE PHYSIQUE</w:t>
       </w:r>
       <w:r w:rsidRPr="00F1154E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="002171D5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>se déroulant le :</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0F319DC8" w14:textId="591E0DD5" w:rsidR="00CA5D13" w:rsidRPr="002171D5" w:rsidRDefault="00394C6A" w:rsidP="00CA5D13">
+    <w:p w14:paraId="0F319DC8" w14:textId="33E9B3E7" w:rsidR="00CA5D13" w:rsidRPr="002171D5" w:rsidRDefault="00394C6A" w:rsidP="00CA5D13">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Dimanche</w:t>
       </w:r>
       <w:r w:rsidR="00CA5D13" w:rsidRPr="002171D5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00C841B6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t>14 septembre</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="0032171F">
+        <w:t xml:space="preserve">14 </w:t>
+      </w:r>
+      <w:r w:rsidR="003630DE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 2025 </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00CA5D13" w:rsidRPr="002171D5">
+        <w:t>juin</w:t>
+      </w:r>
+      <w:r w:rsidR="0032171F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t>à 87220 FEYTIAT</w:t>
-[...11 lines deleted...]
-      <w:r w:rsidR="00CA5D13" w:rsidRPr="002171D5">
+        <w:t xml:space="preserve"> 202</w:t>
+      </w:r>
+      <w:r w:rsidR="003630DE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r w:rsidR="0032171F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00CA5D13" w:rsidRPr="002171D5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>à 87220 FEYTIAT</w:t>
+      </w:r>
+      <w:r w:rsidR="00CA5D13" w:rsidRPr="002171D5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidR="00CA5D13" w:rsidRPr="002171D5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
         <w:t>Place de l’Europe (près de la mairie)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4AFC6864" w14:textId="446ED709" w:rsidR="00CA5D13" w:rsidRPr="00B53E03" w:rsidRDefault="00B53E03" w:rsidP="00CA5D13">
+    <w:p w14:paraId="4AFC6864" w14:textId="7876888B" w:rsidR="00CA5D13" w:rsidRPr="00B53E03" w:rsidRDefault="00B53E03" w:rsidP="00CA5D13">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B53E03">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t>(Installation à partir de 7h</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00D1696D">
+        <w:t xml:space="preserve">(Installation à partir de </w:t>
+      </w:r>
+      <w:r w:rsidR="00C4227B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t>15</w:t>
+        <w:t>6h4</w:t>
+      </w:r>
+      <w:r w:rsidR="00D1696D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>5</w:t>
       </w:r>
       <w:r w:rsidRPr="00B53E03">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="024F31A2" w14:textId="3912AAB2" w:rsidR="00D612B8" w:rsidRPr="002171D5" w:rsidRDefault="00CA5D13" w:rsidP="00CA5D13">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002171D5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
@@ -625,51 +693,51 @@
       <w:r w:rsidR="00744B78">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>……</w:t>
       </w:r>
       <w:r w:rsidR="00D612B8" w:rsidRPr="002171D5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>……</w:t>
       </w:r>
       <w:r w:rsidR="00744B78">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>…….</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="00D62A19" w14:textId="129A67B0" w:rsidR="002171D5" w:rsidRPr="002171D5" w:rsidRDefault="00D612B8" w:rsidP="00CA5D13">
+    <w:p w14:paraId="00D62A19" w14:textId="5BB47851" w:rsidR="002171D5" w:rsidRPr="002171D5" w:rsidRDefault="00D612B8" w:rsidP="00CA5D13">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002171D5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Titulaire de la pièce d’identité</w:t>
       </w:r>
       <w:r w:rsidRPr="002171D5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
@@ -692,69 +760,51 @@
         <w:t>…………………………….</w:t>
       </w:r>
       <w:r w:rsidRPr="002171D5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> Délivrée le …………………</w:t>
       </w:r>
       <w:r w:rsidR="00744B78">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>……</w:t>
       </w:r>
       <w:r w:rsidRPr="002171D5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:br/>
-        <w:t>par ……………………………………………………</w:t>
-[...17 lines deleted...]
-        <w:t>.</w:t>
+        <w:t>par ……………………………………………………….</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6FFD80AA" w14:textId="40565968" w:rsidR="00D612B8" w:rsidRPr="002171D5" w:rsidRDefault="002171D5" w:rsidP="00F95DD8">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002171D5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:noProof/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:eastAsia="fr-FR"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wpg">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251660288" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="07CE30AD" wp14:editId="5532136D">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
@@ -1336,110 +1386,126 @@
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:br/>
         <w:t>Signature :</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5974AA1E" w14:textId="77777777" w:rsidR="00F95DD8" w:rsidRDefault="00F95DD8" w:rsidP="00CA5D13">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="27DBF9DA" w14:textId="77777777" w:rsidR="004D310F" w:rsidRPr="002171D5" w:rsidRDefault="004D310F" w:rsidP="00CA5D13">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0B9DA028" w14:textId="210A7FE3" w:rsidR="00CA5D13" w:rsidRPr="002171D5" w:rsidRDefault="00F95DD8" w:rsidP="00CA5D13">
+    <w:p w14:paraId="0B9DA028" w14:textId="466C4BF0" w:rsidR="00CA5D13" w:rsidRPr="002171D5" w:rsidRDefault="00F95DD8" w:rsidP="00CA5D13">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002171D5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>N° immatriculation et type de mon véhicule</w:t>
       </w:r>
       <w:r w:rsidRPr="002171D5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t> :</w:t>
       </w:r>
       <w:r w:rsidR="000D779D" w:rsidRPr="002171D5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00454D67" w:rsidRPr="002171D5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:br/>
-        <w:t>……………………………………………………………………………………………………………………………</w:t>
+        <w:t>…………………………………………………………………………………………………………………………</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00454D67" w:rsidRPr="002171D5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t>…….</w:t>
+        <w:t>…</w:t>
+      </w:r>
+      <w:r w:rsidR="003630DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>….</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="003630DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
       <w:r w:rsidR="00454D67" w:rsidRPr="002171D5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t>.</w:t>
+        <w:t>…..</w:t>
       </w:r>
       <w:r w:rsidR="00454D67" w:rsidRPr="002171D5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:br/>
         <w:t>Remorque : ……………………………………………………………………… oui – non (rayer mention inutile)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6B3117E1" w14:textId="556DF69E" w:rsidR="002171D5" w:rsidRPr="002171D5" w:rsidRDefault="00454D67" w:rsidP="00CA5D13">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002171D5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
@@ -1523,107 +1589,111 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>, Attestation devant être remise à l’organisateur qui le joindra au registre pour remise au Maire de la Commune d’organisation.</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="002171D5" w:rsidRPr="002171D5" w:rsidSect="004D310F">
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1418" w:right="1418" w:bottom="1134" w:left="1418" w:header="709" w:footer="709" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-  <w:zoom w:percent="180"/>
+  <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00CA5D13"/>
+    <w:rsid w:val="00023DC4"/>
     <w:rsid w:val="0006710D"/>
     <w:rsid w:val="000A1C04"/>
     <w:rsid w:val="000D779D"/>
     <w:rsid w:val="000F5988"/>
     <w:rsid w:val="002171D5"/>
     <w:rsid w:val="00290758"/>
     <w:rsid w:val="0032171F"/>
+    <w:rsid w:val="003630DE"/>
     <w:rsid w:val="00374167"/>
     <w:rsid w:val="00394C6A"/>
     <w:rsid w:val="003C7BD6"/>
     <w:rsid w:val="004163C2"/>
     <w:rsid w:val="00454D67"/>
     <w:rsid w:val="004D310F"/>
     <w:rsid w:val="006A2433"/>
     <w:rsid w:val="00744B78"/>
     <w:rsid w:val="00956CE1"/>
     <w:rsid w:val="00960887"/>
     <w:rsid w:val="00B2189A"/>
     <w:rsid w:val="00B53E03"/>
     <w:rsid w:val="00B753DE"/>
+    <w:rsid w:val="00B86499"/>
     <w:rsid w:val="00BE6461"/>
+    <w:rsid w:val="00C4227B"/>
     <w:rsid w:val="00C841B6"/>
     <w:rsid w:val="00CA1FE1"/>
     <w:rsid w:val="00CA5D13"/>
     <w:rsid w:val="00D13509"/>
     <w:rsid w:val="00D1696D"/>
     <w:rsid w:val="00D612B8"/>
     <w:rsid w:val="00F1154E"/>
     <w:rsid w:val="00F95DD8"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="fr-FR"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
@@ -2412,68 +2482,68 @@
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D92D7B1F-29AE-444C-9C21-7BCF422A80CC}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
   <Words>407</Words>
-  <Characters>2243</Characters>
+  <Characters>2239</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>18</Lines>
   <Paragraphs>5</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Titre</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>2645</CharactersWithSpaces>
+  <CharactersWithSpaces>2641</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Gregory Grave</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>