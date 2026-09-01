--- v1 (2026-06-13)
+++ v2 (2026-09-01)
@@ -117,51 +117,51 @@
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ASKET</w:t>
       </w:r>
       <w:r w:rsidR="00CA5D13" w:rsidRPr="002171D5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> 87</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4C39A683" w14:textId="77777777" w:rsidR="00CA5D13" w:rsidRPr="002171D5" w:rsidRDefault="00CA5D13" w:rsidP="00CA5D13">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7C87ACDE" w14:textId="55F61402" w:rsidR="00CA5D13" w:rsidRPr="002171D5" w:rsidRDefault="00CA5D13" w:rsidP="00CA5D13">
+    <w:p w14:paraId="7C87ACDE" w14:textId="70A93EF4" w:rsidR="00CA5D13" w:rsidRPr="002171D5" w:rsidRDefault="00CA5D13" w:rsidP="00CA5D13">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002171D5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Adresse du représentant : </w:t>
       </w:r>
       <w:r w:rsidRPr="002171D5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
@@ -177,51 +177,51 @@
         </w:rPr>
         <w:t>OUDRIER</w:t>
       </w:r>
       <w:r w:rsidRPr="002171D5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">                                          Animation Feytiat Basket 87</w:t>
       </w:r>
       <w:r w:rsidRPr="002171D5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">                                          3</w:t>
       </w:r>
-      <w:r w:rsidR="003630DE">
+      <w:r w:rsidR="00F25105">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="002171D5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> rue Jacques B</w:t>
       </w:r>
       <w:r w:rsidR="004D310F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="18"/>
@@ -339,228 +339,252 @@
           <w:bCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>PERSONNE PHYSIQUE</w:t>
       </w:r>
       <w:r w:rsidRPr="00F1154E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="002171D5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>se déroulant le :</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0F319DC8" w14:textId="33E9B3E7" w:rsidR="00CA5D13" w:rsidRPr="002171D5" w:rsidRDefault="00394C6A" w:rsidP="00CA5D13">
+    <w:p w14:paraId="0F319DC8" w14:textId="6AE824E1" w:rsidR="00CA5D13" w:rsidRPr="002171D5" w:rsidRDefault="00394C6A" w:rsidP="00CA5D13">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Dimanche</w:t>
       </w:r>
       <w:r w:rsidR="00CA5D13" w:rsidRPr="002171D5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00C841B6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">14 </w:t>
-[...11 lines deleted...]
-        <w:t>juin</w:t>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidR="00F25105">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
+      <w:r w:rsidR="00C841B6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> septembre</w:t>
       </w:r>
       <w:r w:rsidR="0032171F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 202</w:t>
-[...11 lines deleted...]
-        <w:t>6</w:t>
+        <w:t xml:space="preserve"> 20</w:t>
+      </w:r>
+      <w:r w:rsidR="00F25105">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>26</w:t>
       </w:r>
       <w:r w:rsidR="0032171F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00CA5D13" w:rsidRPr="002171D5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>à 87220 FEYTIAT</w:t>
       </w:r>
       <w:r w:rsidR="00CA5D13" w:rsidRPr="002171D5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r w:rsidR="00CA5D13" w:rsidRPr="002171D5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Place de l’Europe (près de la mairie)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4AFC6864" w14:textId="7876888B" w:rsidR="00CA5D13" w:rsidRPr="00B53E03" w:rsidRDefault="00B53E03" w:rsidP="00CA5D13">
+    <w:p w14:paraId="4AFC6864" w14:textId="7BE08DB4" w:rsidR="00CA5D13" w:rsidRPr="00B53E03" w:rsidRDefault="00B53E03" w:rsidP="00CA5D13">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B53E03">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">(Installation à partir de </w:t>
-[...23 lines deleted...]
-        <w:t>5</w:t>
+        <w:t xml:space="preserve">(Installation </w:t>
+      </w:r>
+      <w:r w:rsidR="00F25105">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">des exposants </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B53E03">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>à partir de 7h</w:t>
+      </w:r>
+      <w:r w:rsidR="00F25105">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>30</w:t>
       </w:r>
       <w:r w:rsidRPr="00B53E03">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="024F31A2" w14:textId="3912AAB2" w:rsidR="00D612B8" w:rsidRPr="002171D5" w:rsidRDefault="00CA5D13" w:rsidP="00CA5D13">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002171D5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
@@ -693,51 +717,51 @@
       <w:r w:rsidR="00744B78">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>……</w:t>
       </w:r>
       <w:r w:rsidR="00D612B8" w:rsidRPr="002171D5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>……</w:t>
       </w:r>
       <w:r w:rsidR="00744B78">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>…….</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="00D62A19" w14:textId="5BB47851" w:rsidR="002171D5" w:rsidRPr="002171D5" w:rsidRDefault="00D612B8" w:rsidP="00CA5D13">
+    <w:p w14:paraId="00D62A19" w14:textId="129A67B0" w:rsidR="002171D5" w:rsidRPr="002171D5" w:rsidRDefault="00D612B8" w:rsidP="00CA5D13">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002171D5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Titulaire de la pièce d’identité</w:t>
       </w:r>
       <w:r w:rsidRPr="002171D5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
@@ -760,51 +784,69 @@
         <w:t>…………………………….</w:t>
       </w:r>
       <w:r w:rsidRPr="002171D5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> Délivrée le …………………</w:t>
       </w:r>
       <w:r w:rsidR="00744B78">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>……</w:t>
       </w:r>
       <w:r w:rsidRPr="002171D5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:br/>
-        <w:t>par ……………………………………………………….</w:t>
+        <w:t>par ……………………………………………………</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="002171D5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>…….</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="002171D5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6FFD80AA" w14:textId="40565968" w:rsidR="00D612B8" w:rsidRPr="002171D5" w:rsidRDefault="002171D5" w:rsidP="00F95DD8">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002171D5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:noProof/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:eastAsia="fr-FR"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wpg">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251660288" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="07CE30AD" wp14:editId="5532136D">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
@@ -1386,126 +1428,110 @@
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:br/>
         <w:t>Signature :</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5974AA1E" w14:textId="77777777" w:rsidR="00F95DD8" w:rsidRDefault="00F95DD8" w:rsidP="00CA5D13">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="27DBF9DA" w14:textId="77777777" w:rsidR="004D310F" w:rsidRPr="002171D5" w:rsidRDefault="004D310F" w:rsidP="00CA5D13">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0B9DA028" w14:textId="466C4BF0" w:rsidR="00CA5D13" w:rsidRPr="002171D5" w:rsidRDefault="00F95DD8" w:rsidP="00CA5D13">
+    <w:p w14:paraId="0B9DA028" w14:textId="210A7FE3" w:rsidR="00CA5D13" w:rsidRPr="002171D5" w:rsidRDefault="00F95DD8" w:rsidP="00CA5D13">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002171D5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>N° immatriculation et type de mon véhicule</w:t>
       </w:r>
       <w:r w:rsidRPr="002171D5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t> :</w:t>
       </w:r>
       <w:r w:rsidR="000D779D" w:rsidRPr="002171D5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00454D67" w:rsidRPr="002171D5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:br/>
-        <w:t>…………………………………………………………………………………………………………………………</w:t>
+        <w:t>……………………………………………………………………………………………………………………………</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00454D67" w:rsidRPr="002171D5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t>…</w:t>
-[...7 lines deleted...]
-        <w:t>….</w:t>
+        <w:t>…….</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidR="003630DE">
+      <w:r w:rsidR="00454D67" w:rsidRPr="002171D5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>.</w:t>
-      </w:r>
-[...6 lines deleted...]
-        <w:t>…..</w:t>
       </w:r>
       <w:r w:rsidR="00454D67" w:rsidRPr="002171D5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:br/>
         <w:t>Remorque : ……………………………………………………………………… oui – non (rayer mention inutile)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6B3117E1" w14:textId="556DF69E" w:rsidR="002171D5" w:rsidRPr="002171D5" w:rsidRDefault="00454D67" w:rsidP="00CA5D13">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002171D5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
@@ -1625,82 +1651,80 @@
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00CA5D13"/>
-    <w:rsid w:val="00023DC4"/>
     <w:rsid w:val="0006710D"/>
+    <w:rsid w:val="00082212"/>
     <w:rsid w:val="000A1C04"/>
     <w:rsid w:val="000D779D"/>
     <w:rsid w:val="000F5988"/>
     <w:rsid w:val="002171D5"/>
     <w:rsid w:val="00290758"/>
     <w:rsid w:val="0032171F"/>
-    <w:rsid w:val="003630DE"/>
     <w:rsid w:val="00374167"/>
     <w:rsid w:val="00394C6A"/>
     <w:rsid w:val="003C7BD6"/>
     <w:rsid w:val="004163C2"/>
     <w:rsid w:val="00454D67"/>
     <w:rsid w:val="004D310F"/>
     <w:rsid w:val="006A2433"/>
     <w:rsid w:val="00744B78"/>
     <w:rsid w:val="00956CE1"/>
     <w:rsid w:val="00960887"/>
     <w:rsid w:val="00B2189A"/>
     <w:rsid w:val="00B53E03"/>
     <w:rsid w:val="00B753DE"/>
-    <w:rsid w:val="00B86499"/>
     <w:rsid w:val="00BE6461"/>
-    <w:rsid w:val="00C4227B"/>
     <w:rsid w:val="00C841B6"/>
     <w:rsid w:val="00CA1FE1"/>
     <w:rsid w:val="00CA5D13"/>
     <w:rsid w:val="00D13509"/>
     <w:rsid w:val="00D1696D"/>
     <w:rsid w:val="00D612B8"/>
     <w:rsid w:val="00F1154E"/>
+    <w:rsid w:val="00F25105"/>
     <w:rsid w:val="00F95DD8"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="fr-FR"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
@@ -2481,69 +2505,69 @@
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D92D7B1F-29AE-444C-9C21-7BCF422A80CC}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>407</Words>
-  <Characters>2239</Characters>
+  <Words>410</Words>
+  <Characters>2255</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>18</Lines>
   <Paragraphs>5</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Titre</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>2641</CharactersWithSpaces>
+  <CharactersWithSpaces>2660</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Gregory Grave</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>